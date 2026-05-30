--- v0 (2025-12-31)
+++ v1 (2026-05-30)
@@ -408,53 +408,57 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elektronickaknihajazd.sk" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H4"/>
+  <dimension ref="A1:H6"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="20.83203125" customWidth="1"/>
     <col min="2" max="2" width="25.83203125" customWidth="1"/>
     <col min="3" max="3" width="25.83203125" customWidth="1"/>
     <col min="4" max="4" width="25.83203125" customWidth="1"/>
     <col min="5" max="5" width="25.83203125" customWidth="1"/>
     <col min="6" max="6" width="25.83203125" customWidth="1"/>
     <col min="7" max="7" width="15.83203125" customWidth="1"/>
     <col min="8" max="8" width="20.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Dátum a čas</v>
       </c>
       <c r="B1" t="str">
         <v>Odkiaľ</v>
       </c>
       <c r="C1" t="str">
         <v>Kam</v>
       </c>
       <c r="D1" t="str">
@@ -529,53 +533,64 @@
       <c r="A4" t="str">
         <v>02.01.2024 09:30</v>
       </c>
       <c r="B4" t="str">
         <v>Bratislava, Sídlo firmy</v>
       </c>
       <c r="C4" t="str">
         <v>Trnava, Dodávateľ B</v>
       </c>
       <c r="D4" t="str">
         <v>Nákup materiálu</v>
       </c>
       <c r="E4">
         <v>150190</v>
       </c>
       <c r="F4">
         <v>150240</v>
       </c>
       <c r="G4">
         <v>50</v>
       </c>
       <c r="H4" t="str">
         <v>Tankovanie</v>
       </c>
     </row>
+    <row r="6">
+      <c r="A6" t="str">
+        <v>Vyskúšajte evidenciu elektronickej knihy jázd zdarma.</v>
+      </c>
+    </row>
   </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A6:H6"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="A6" r:id="rId1" tooltip="Vyskúšať Elektronickú knihu jázd"/>
+  </hyperlinks>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:H4"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:H6"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Kniha Jázd - Vzor</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 